--- v0 (2025-10-19)
+++ v1 (2026-07-21)
@@ -1,6777 +1,2521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-officedocument.oleObject" Extension="bin"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="00000001" w14:textId="2A85AC89" w:rsidR="00D75D12" w:rsidRPr="00817175" w:rsidRDefault="00362ED9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B650EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TOPIC OF NOT MORE THAN 18 WORDS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B650EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B650EB" w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(font 14pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="22C623B4" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gjdgxs" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NAME OF AUTHOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, NAME OF CO-AUTHOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="42D255D3" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AFFILIATIONS (NAME OF INSTITUTION)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A09D3A" w14:textId="76876248" w:rsidR="00D746BC" w:rsidRDefault="00D746BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AFFILIATIONS (NAME OF INSTITUTION)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...82 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>*Corresponding Author: email address (institution)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="62DD57CC" w:rsidR="00D75D12" w:rsidRPr="00D746BC" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-        <w:widowControl w:val="1"/>
+      <w:r w:rsidR="00D746BC" w:rsidRPr="00D746BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>citation-free and should not exceed 300 words</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="3030D1AF" w:rsidR="00D75D12" w:rsidRPr="00D746BC" w:rsidRDefault="00362ED9">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...118 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D746BC" w:rsidRPr="00D746BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Authors to provide not more than six keywords that are significant and applicable.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746BC" w:rsidRPr="00D746BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D746BC" w:rsidRPr="00D746BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Capitalize the first letter of each word.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRPr="00D746BC" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...31 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...73 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2. Research Problem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB3E914" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00362ED9" w:rsidP="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3. Literature Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54920537" w14:textId="77777777" w:rsidR="00817175" w:rsidRPr="00817175" w:rsidRDefault="00817175" w:rsidP="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00362ED9" w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00362ED9" w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00B650EB" w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00362ED9" w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="375F197A" w:rsidR="00D75D12" w:rsidRDefault="00817175" w:rsidP="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3.1.1 Sub topic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56613C41" w14:textId="77777777" w:rsidR="00817175" w:rsidRPr="00817175" w:rsidRDefault="00817175" w:rsidP="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...44 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="1195FDB3" w:rsidR="00D75D12" w:rsidRDefault="00362ED9" w:rsidP="00817175">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Conceptual Framework</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="0922A80F" w:rsidR="00D75D12" w:rsidRPr="00817175" w:rsidRDefault="00D746BC" w:rsidP="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00362ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4.1 Sub-</w:t>
+      </w:r>
+      <w:r w:rsidR="00362ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="551AA5D7" w:rsidR="00D75D12" w:rsidRDefault="00D746BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00817175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00362ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4.2 Sub-</w:t>
+      </w:r>
+      <w:r w:rsidR="00362ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279DF1B" w14:textId="6C95515C" w:rsidR="00817175" w:rsidRPr="00817175" w:rsidRDefault="00817175" w:rsidP="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 Sub topic </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="6B5168C5" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5. Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2D41A2" w14:textId="3C3BA544" w:rsidR="00817175" w:rsidRDefault="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D04BE4" w14:textId="7F9C8F38" w:rsidR="00817175" w:rsidRPr="00817175" w:rsidRDefault="00817175" w:rsidP="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Table 1: Data Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1417"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00817175" w14:paraId="639D4FFB" w14:textId="77777777" w:rsidTr="00817175">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BF4CB9" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EF2FF1" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F2F7A" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817175" w14:paraId="0A9D6246" w14:textId="77777777" w:rsidTr="00817175">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25124945" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4991A3EC" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="734A75FD" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00817175" w14:paraId="403A7709" w14:textId="77777777" w:rsidTr="00817175">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CFD88B" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB3206B" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EF6D22" w14:textId="77777777" w:rsidR="00817175" w:rsidRDefault="00817175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="573FEB22" w14:textId="7689E983" w:rsidR="00817175" w:rsidRDefault="00817175">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...30 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6. Conclusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Mazzucchelli et al. (2018) suggest that socioeconomic status (such as income and educational attainment) also impacts the preference for brand loyalty among the Gen Y cohort. It is therefore anticipated that, in the same cohort, the findings of this research on the brand loyalty among consumer behaviour of Gen Y female employees with other socio-economic backgrounds such as semi-skilled workers, laborers, or students, assuming that these two groups may have little common characteristics. Both will have different changing and mutual brand loyalty percentages. Mazzucchelli et al. (2018) also indicated that for medium-value items (e.g., clothing, shoes, televisions, mobile phones, CD players, etc.), the exclusive and divided brand loyalty on Gen Y is in contrast to the value of Gen Y students or Gen Y unemployed. </w:t>
-[...307 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15883708" w14:textId="77777777" w:rsidR="00D746BC" w:rsidRDefault="00D746BC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Acknowledgement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03724067" w14:textId="77777777" w:rsidR="00D746BC" w:rsidRDefault="00D746BC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="125A2D1E" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidR="00D746BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (APA 7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please refer to SBR author guidelines in the website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...2374 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>http://sbr.journals.unisel.edu.my/ojs/index.php/sbr/issue/view/7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...2287 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for submission of article.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="426" w:footer="708"/>
+    <w:sectPr w:rsidR="00D75D12">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="426" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1B841B2C" w14:textId="77777777" w:rsidR="00362ED9" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1A743E4B" w14:textId="77777777" w:rsidR="00362ED9" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...2 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="0000002C" w14:textId="6322C32C" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+    <w:r>
+      <w:rPr>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00D746BC">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D746BC">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+  <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:strike w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+  <w:p w14:paraId="0000002E" w14:textId="7F3AD70E" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:strike w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+    <w:r>
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:u w:val="none"/>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Copyright © 2021 SELANGOR BUSINESS REVIEW- All rights reserved</w:t>
+      </w:rPr>
+      <w:t>Copyright © 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00B650EB">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> SELANGOR BUSINESS REVIEW- All rights reserved</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+  <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:strike w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+    <w:r>
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">http://sbr.journals.unisel.edu.my/ojs/index.php/sbr</w:t>
+      </w:rPr>
+      <w:t>http://sbr.journals.unisel.edu.my/ojs/index.php/sbr</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+    <w:r>
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="795CED79" w14:textId="77777777" w:rsidR="00362ED9" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="49274AA1" w14:textId="77777777" w:rsidR="00362ED9" w:rsidRDefault="00362ED9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="00000027" w14:textId="59517CCA" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Vol. 6, No. 1, p. XXX</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <v:shape id="_x0000_s2049" style="position:absolute;left:0;text-align:left;margin-left:-33.05pt;margin-top:0.8pt;width:196pt;height:24.5pt;z-index:251659264;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:absolute;mso-position-vertical:absolute;" alt="" wrapcoords="-83 0 -83 20945 21600 20945 21600 0 -83 0" type="#_x0000_t75">
+    <w:r w:rsidR="00D746BC">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, No. </w:t>
+    </w:r>
+    <w:r w:rsidR="00D746BC">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>, p. XXX</w:t>
+    </w:r>
+    <w:r>
+      <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="492AEDDB">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s3073" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:-33.05pt;margin-top:.8pt;width:196pt;height:24.5pt;z-index:251659264;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0" wrapcoords="-83 0 -83 20945 21600 20945 21600 0 -83 0">
           <v:imagedata r:id="rId1" o:title=""/>
-          <w10:wrap type="tight"/>
+          <w10:wrap type="tight" anchorx="margin"/>
         </v:shape>
-        <o:OLEObject DrawAspect="Content" r:id="rId2" ObjectID="_1685160801" ProgID="PBrush" ShapeID="_x0000_s2049" Type="Embed"/>
-      </w:pict>
+        <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s3073" DrawAspect="Content" ObjectID="_1845727925" r:id="rId2"/>
+      </w:object>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+  <w:p w14:paraId="00000028" w14:textId="12A6C451" w:rsidR="00D75D12" w:rsidRDefault="00D746BC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">21 June 2021</w:t>
+      </w:rPr>
+      <w:t>31 December 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+  <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">(ISSN 2716-5876)</w:t>
+      </w:rPr>
+      <w:t>(ISSN 2716-5876)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+  <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00362ED9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+  <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00D75D12" w:rsidRDefault="00D75D12">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AFC0492"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="161814C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Chapter %1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BA5116E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A07637A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...91 lines deleted...]
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2,3"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D75D12"/>
+    <w:rsid w:val="00362ED9"/>
+    <w:rsid w:val="00817175"/>
+    <w:rsid w:val="00B650EB"/>
+    <w:rsid w:val="00D746BC"/>
+    <w:rsid w:val="00D75D12"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="30B24543"/>
+  <w15:docId w15:val="{C3E4EE03-8F2A-413E-8453-4FFCAA8E7233}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-MY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...3 lines deleted...]
-    <w:name w:val="Table Normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="480"/>
       <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:smallCaps w:val="1"/>
+      <w:b/>
+      <w:smallCaps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:b w:val="1"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:firstLine="709"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="480"/>
+      <w:ind w:firstLine="709"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="1e4d78"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:color w:val="1E4D78"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D746BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D746BC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D746BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D746BC"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00817175"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00817175"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00817175"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sbr.journals.unisel.edu.my/ojs/index.php/sbr/issue/view/7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sbr.journals.unisel.edu.my/ojs/index.php/sbr/issue/view/7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7049,25 +2793,71 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>138</Words>
+  <Characters>792</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Universiti Selangor</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>929</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Nor Azah Jahari</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>